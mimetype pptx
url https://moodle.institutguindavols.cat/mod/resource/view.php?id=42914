--- v0 (2025-10-20)
+++ v1 (2026-04-15)
@@ -1,77 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="258" r:id="rId4"/>
-[...2 lines deleted...]
-    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ca-ES"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -155,82 +157,82 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="67" d="100"/>
           <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="644" y="56"/>
+        <p:origin x="644" y="76"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -392,51 +394,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{737BF5CE-9E66-4FD5-949F-34E11607C6DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -1440,51 +1442,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{877795E9-017B-4505-810D-A5F553A56BC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -1676,51 +1678,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6653F49D-6E0C-47F7-BAAD-A427913DC4D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -1899,51 +1901,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8928FF39-A0DA-4F77-9297-B83C86B575D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -2201,51 +2203,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0453A6A-C55A-40A1-A3BB-DB417047F547}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -3665,51 +3667,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B42A16D-8423-4C91-B839-F95380250FA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -4132,51 +4134,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA8F8D02-7CCF-4321-847A-CD553E52A342}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -4307,51 +4309,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB358F0F-237C-4F8E-A5A7-48269F700B1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -4444,51 +4446,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B2C3171-136A-405F-B1CF-C0DAFAA21E41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -4794,51 +4796,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{388BC655-2B4D-48CA-90B9-740400332295}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -5115,51 +5117,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541338" y="6401999"/>
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FD37897-BFE5-414E-9334-53116988DC37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -5381,51 +5383,51 @@
             <a:ext cx="2206625" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1000" cap="all" spc="300" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:alpha val="70000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{64F0E216-BA48-4F04-AC4F-645AA0DD6AC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/13/2023</a:t>
+              <a:t>3/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A0FE5C-A494-40F2-A357-786AFFA6318E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3308350" y="6401999"/>
             <a:ext cx="5575300" cy="369332"/>
@@ -5827,71 +5829,75 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agora.xtec.cat/iesguindavols/treballs-de-recerca/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.unportal.net/canvis-batxillerat-treball-recerca/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -6015,279 +6021,280 @@
                   <a:pt x="12192000" y="6858000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="6858000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectángulo: esquinas redondeadas 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFF721F-42C9-4574-9E34-03AD6C9BB353}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5832949" y="577926"/>
+            <a:off x="5832948" y="364440"/>
             <a:ext cx="5610225" cy="2133599"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-ES_tradnl"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Imagen 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B73FD0E-F8BB-4211-B8D4-21BA5EBC28B4}"/>
+          <p:cNvPr id="17" name="Imagen 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8462010" y="3176588"/>
-            <a:ext cx="2981164" cy="2981164"/>
+            <a:off x="6175530" y="799982"/>
+            <a:ext cx="4925060" cy="1274359"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Imagen 16">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
+          <p:cNvPr id="21" name="Imagen 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADAD04CB-96CA-455F-9B0D-37A02B0A0119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6175531" y="971559"/>
-            <a:ext cx="4925060" cy="1274359"/>
+            <a:off x="1343024" y="3226983"/>
+            <a:ext cx="6795125" cy="2880373"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="CuadroTexto 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B40422E-786F-4422-840C-2B63D3D21BF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1203799" y="577926"/>
+            <a:ext cx="4629149" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="4800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Treballs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>de Recerca </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="4800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Batxillerat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="Imagen 20">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADAD04CB-96CA-455F-9B0D-37A02B0A0119}"/>
+          <p:cNvPr id="3" name="Imagen 2">
+            <a:hlinkClick r:id="rId5"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9D34C03-F721-4403-933F-0DF03F52B632}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1343024" y="3226983"/>
-            <a:ext cx="6795125" cy="2880373"/>
+            <a:off x="8514972" y="2673425"/>
+            <a:ext cx="3063835" cy="3971751"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...87 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1989367084"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -6469,51 +6476,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-ES_tradnl"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Imagen 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9595166" y="430805"/>
             <a:ext cx="2082644" cy="538884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="CuadroTexto 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -7135,51 +7142,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-ES_tradnl"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Imagen 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9595166" y="430805"/>
             <a:ext cx="2082644" cy="538884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="CuadroTexto 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -7237,404 +7244,426 @@
               <a:rPr lang="es-ES_tradnl" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="CuadroTexto 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6553F16C-1867-4420-B7F4-09D23BE8A548}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="604837" y="483234"/>
-            <a:ext cx="10982325" cy="6135013"/>
+            <a:off x="692721" y="453789"/>
+            <a:ext cx="10582275" cy="6109365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Noveta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://blog.unportal.net/canvis-batxillerat-treball-recerca/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Recent requ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>eriment del Ministeri d’Educació al Dept. Educació </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 		llei estatal LOMLOE</a:t>
+            </a:r>
             <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>INS </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:t>Estudiants que inicien el Batxillerat el curs </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Guindàvols</a:t>
-[...78 lines deleted...]
-            <a:endParaRPr lang="ca-ES" sz="1400" dirty="0">
+              <a:t>2025-2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ponderació del TR en la nota de l’expedient de Batxillerat</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>el TR passarà de valer un 10% </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>comptar com</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>S’hi ha apostat sempre fort </a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t> una matèria més</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>m</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+              <a:t>			a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>agnífica ocasió </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+              <a:t>dscrita a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>segon any de Batx.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>perquè l’alumnat  aconsegueixi:</a:t>
-[...8 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
-              <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+              <a:rPr lang="ca-ES" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>desvetllar i descobrir </a:t>
-[...6 lines deleted...]
-                <a:effectLst/>
+              <a:t>Aquesta nova ponderació entrarà en vigor el curs </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>interessos i habilitats que sovint romanen latents o ocults</a:t>
-[...3 lines deleted...]
-              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:t>2026-2027</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="3200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...100 lines deleted...]
-            </a:endParaRPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Flecha: a la derecha 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF471E1-C805-4ED4-BD1F-B2408483E390}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1602179" y="2085513"/>
+            <a:ext cx="901717" cy="565078"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES_tradnl"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3403870002"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3786143058"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7722,51 +7751,51 @@
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 1" descr="Estructura blanca">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C7BCCE-D2ED-6A3A-1EF6-9B712CA93A5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect b="24243"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20" y="0"/>
+            <a:off x="20" y="10"/>
             <a:ext cx="12191980" cy="6857990"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12192000" h="6858000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12192000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="12192000" y="6858000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="6858000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -7812,51 +7841,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-ES_tradnl"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Imagen 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9595166" y="430805"/>
             <a:ext cx="2082644" cy="538884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="CuadroTexto 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -7914,216 +7943,404 @@
               <a:rPr lang="es-ES_tradnl" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="CuadroTexto 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6553F16C-1867-4420-B7F4-09D23BE8A548}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="695485" y="2111968"/>
-            <a:ext cx="10982325" cy="3252172"/>
+            <a:off x="604837" y="483234"/>
+            <a:ext cx="10982325" cy="6135013"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...130 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>INS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Guindàvols</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>llarga tradició</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (35 anys)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>incentivar l’esperit científic i de recerca </a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>S’hi ha apostat sempre fort </a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>agnífica ocasió </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>perquè l’alumnat  aconsegueixi:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>desvetllar i descobrir </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>interessos i habilitats que sovint romanen latents o ocults</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>otenciar el talent </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>que cada alumne posseeix i empènyer-lo fins al màxim del seu potencial</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ntroduir l’alumnat en el maneig de les </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>eines i criteris de l’àmbit investigador</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: rigor, metodologia, responsabilitat...</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1923834321"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3403870002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8211,51 +8428,51 @@
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 1" descr="Estructura blanca">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C7BCCE-D2ED-6A3A-1EF6-9B712CA93A5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect b="24243"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10"/>
+            <a:off x="20" y="0"/>
             <a:ext cx="12191980" cy="6857990"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12192000" h="6858000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12192000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="12192000" y="6858000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="6858000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -8301,51 +8518,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-ES_tradnl"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Imagen 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9595166" y="430805"/>
             <a:ext cx="2082644" cy="538884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="CuadroTexto 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8403,217 +8620,238 @@
               <a:rPr lang="es-ES_tradnl" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="CuadroTexto 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6553F16C-1867-4420-B7F4-09D23BE8A548}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="695485" y="1669763"/>
-            <a:ext cx="10982325" cy="4052391"/>
+            <a:off x="695485" y="2111968"/>
+            <a:ext cx="10982325" cy="3375283"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>I, un cop acabat el procés, </a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>rocés </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>d’acompanyament personalitzat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>                       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>projectar les inquietuds de recerca</a:t>
-[...32 lines deleted...]
-              <a:t> </a:t>
+              <a:t>en l’elaboració del TR i de la seva avaluació. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+            <a:endParaRPr lang="ca-ES" sz="3600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>i és per això que promovem la seva </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+              <a:t>Implicació de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>participació en concursos, congressos i jornades de recerca </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+              <a:t>l’equip docent </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>d’àmbit local, regional, estatal i, fins i tot, internacional, amb un èxit més que satisfactori.</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>de Batxillerat </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4110450454"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1923834321"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8791,51 +9029,541 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="es-ES_tradnl"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Imagen 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9595166" y="430805"/>
+            <a:ext cx="2082644" cy="538884"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="CuadroTexto 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B40422E-786F-4422-840C-2B63D3D21BF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="384649" y="198002"/>
+            <a:ext cx="4629149" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Treballs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  de Recerca de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Batxillerat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cooper Black" panose="0208090404030B020404" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CuadroTexto 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6553F16C-1867-4420-B7F4-09D23BE8A548}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="695485" y="1669763"/>
+            <a:ext cx="10982325" cy="4052391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I, un cop acabat el procés, </a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>projectar les inquietuds de recerca</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> del nostre alumnat </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fora dels límits físics del nostre institut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i és per això que promovem la seva </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>participació en concursos, congressos i jornades de recerca </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>d’àmbit local, regional, estatal i, fins i tot, internacional, amb un èxit més que satisfactori.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcAft>
+                <a:spcPts val="960"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4110450454"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C627EC6-61A4-4CA2-925A-D9C31421C43E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="800000"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 1" descr="Estructura blanca">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C7BCCE-D2ED-6A3A-1EF6-9B712CA93A5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect b="24243"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="10"/>
+            <a:ext cx="12191980" cy="6857990"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12192000" h="6858000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="12192000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12192000" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectángulo: esquinas redondeadas 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFF721F-42C9-4574-9E34-03AD6C9BB353}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9357200" y="198002"/>
+            <a:ext cx="2558576" cy="1004491"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-ES_tradnl"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Imagen 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23BD68D-C24B-4648-AFF5-45375FB18B25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9595166" y="430805"/>
             <a:ext cx="2082644" cy="538884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="CuadroTexto 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8988,138 +9716,148 @@
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>en l’àmbit extern:</a:t>
             </a:r>
             <a:endParaRPr lang="ca-ES" sz="2000" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>38</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>29 premis Recerca Jove</a:t>
+              <a:t> premis Recerca Jove</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (antigament com a premis CIRIT), atorgats pel</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> Govern de la Generalitat de Catalunya, a través del Departament de Recerca i Universitats i l'Agència de Gestió d’Ajuts Universitaris i de Recerca (AGAUR).</a:t>
             </a:r>
             <a:endParaRPr lang="ca-ES" sz="2000" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>50 premis</a:t>
+              <a:t>58 premis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> de la Universitat de Lleida</a:t>
             </a:r>
             <a:endParaRPr lang="ca-ES" sz="2000" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:spcAft>
                 <a:spcPts val="960"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>13 premis</a:t>
+              <a:t>16 premis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> al Certamen Nacional </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Jóvenes</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ca-ES" sz="2000" dirty="0">
@@ -9492,92 +10230,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="LeafVTI" id="{AD13D32C-3873-4EF1-A28C-5D0E64FF0913}" vid="{0D2E0FD0-9C17-4337-BD21-33917FC300A9}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>392</Words>
+  <Words>477</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
-  <Paragraphs>44</Paragraphs>
-  <Slides>6</Slides>
+  <Paragraphs>55</Paragraphs>
+  <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Avenir Next LT Pro Light</vt:lpstr>
       <vt:lpstr>Cooper Black</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>Rockwell Nova Light</vt:lpstr>
       <vt:lpstr>Source Sans Pro</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>LeafVTI</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Presentación de PowerPoint</dc:title>
   <dc:creator>Quintilla Zanuy, M. Teresa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>